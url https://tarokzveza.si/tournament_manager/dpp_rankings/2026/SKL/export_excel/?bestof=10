--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K63"/>
+  <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Uvrstitev</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Licenca</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Ime</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -484,2581 +484,3032 @@
         <is>
           <t>Razlika skupno</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>ELO</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Točke 1-100</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Udeležba</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>1570</v>
+        <v>382</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Šeško Sabina</t>
+          <t>Pučko Rudolf</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H2" t="n">
-        <v>3115</v>
+        <v>2749</v>
       </c>
       <c r="I2" t="n">
-        <v>1440</v>
+        <v>1341</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>382</v>
+        <v>1570</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Pučko Rudolf</t>
+          <t>Šeško Sabina</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="H3" t="n">
-        <v>2004</v>
+        <v>3153</v>
       </c>
       <c r="I3" t="n">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>1591</v>
+        <v>902</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Polenik Slavko</t>
+          <t>Hasemali Fredi</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H4" t="n">
-        <v>1535</v>
+        <v>3519</v>
       </c>
       <c r="I4" t="n">
-        <v>1342</v>
+        <v>1365</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>1486</v>
+        <v>1375</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Kuternik Marjan</t>
+          <t>Majcen Zoran</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H5" t="n">
-        <v>580</v>
+        <v>1812</v>
       </c>
       <c r="I5" t="n">
-        <v>1323</v>
+        <v>1346</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>902</v>
+        <v>1486</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Hasemali Fredi</t>
+          <t>Kuternik Marjan</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H6" t="n">
-        <v>1659</v>
+        <v>1039</v>
       </c>
       <c r="I6" t="n">
-        <v>1380</v>
+        <v>1238</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>1375</v>
+        <v>1591</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Majcen Zoran</t>
+          <t>Polenik Slavko</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H7" t="n">
-        <v>1279</v>
+        <v>458</v>
       </c>
       <c r="I7" t="n">
-        <v>1322</v>
+        <v>1285</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>1605</v>
+        <v>783</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Šumej Mirko</t>
+          <t>Plavčak Leopold</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H8" t="n">
-        <v>1238</v>
+        <v>1848</v>
       </c>
       <c r="I8" t="n">
-        <v>1161</v>
+        <v>1265</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>783</v>
+        <v>266</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Plavčak Leopold</t>
+          <t>Plazar Branko</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H9" t="n">
-        <v>1207</v>
+        <v>1252</v>
       </c>
       <c r="I9" t="n">
-        <v>1243</v>
+        <v>1352</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>266</v>
+        <v>1269</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Plazar Branko</t>
+          <t>Korez Milan</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="H10" t="n">
-        <v>771</v>
+        <v>573</v>
       </c>
       <c r="I10" t="n">
-        <v>1343</v>
+        <v>1298</v>
       </c>
       <c r="J10" t="n">
         <v>0</v>
       </c>
       <c r="K10" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>1254</v>
+        <v>1402</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Hajnšek Tanja</t>
+          <t>Plazar Nada</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H11" t="n">
-        <v>-157</v>
+        <v>1561</v>
       </c>
       <c r="I11" t="n">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="J11" t="n">
         <v>0</v>
       </c>
       <c r="K11" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>1577</v>
+        <v>1048</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Plevnik Darko</t>
+          <t>Duler Toni</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>ŠM</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H12" t="n">
-        <v>1662</v>
+        <v>2624</v>
       </c>
       <c r="I12" t="n">
-        <v>1349</v>
+        <v>1375</v>
       </c>
       <c r="J12" t="n">
         <v>0</v>
       </c>
       <c r="K12" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
         <v>1573</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Visočnik Mitja</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>TMB</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H13" t="n">
-        <v>890</v>
+        <v>-117</v>
       </c>
       <c r="I13" t="n">
-        <v>1245</v>
+        <v>1233</v>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>1269</v>
+        <v>1605</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Korez Milan</t>
+          <t>Šumej Mirko</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H14" t="n">
-        <v>-4</v>
+        <v>-287</v>
       </c>
       <c r="I14" t="n">
-        <v>1218</v>
+        <v>1087</v>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>2004</v>
+        <v>1395</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Čujež Borut</t>
+          <t>Vrecl Gajšek Gizela</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H15" t="n">
-        <v>-81</v>
+        <v>803</v>
       </c>
       <c r="I15" t="n">
-        <v>1060</v>
+        <v>1212</v>
       </c>
       <c r="J15" t="n">
         <v>0</v>
       </c>
       <c r="K15" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
         <v>1320</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Skitek Zdenko</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>TSK</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H16" t="n">
-        <v>-95</v>
+        <v>-536</v>
       </c>
       <c r="I16" t="n">
-        <v>1224</v>
+        <v>1215</v>
       </c>
       <c r="J16" t="n">
         <v>0</v>
       </c>
       <c r="K16" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Plazar Nada</t>
+          <t>Salobir Norbert</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H17" t="n">
-        <v>663</v>
+        <v>-642</v>
       </c>
       <c r="I17" t="n">
-        <v>1220</v>
+        <v>1243</v>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>1404</v>
+        <v>1389</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Salobir Norbert</t>
+          <t>Radolič Igor</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="H18" t="n">
-        <v>-616</v>
+        <v>1108</v>
       </c>
       <c r="I18" t="n">
-        <v>1202</v>
+        <v>1278</v>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>129</v>
+        <v>297</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Einspiler Vili</t>
+          <t>Ognjanović Dragan</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H19" t="n">
-        <v>1423</v>
+        <v>-1455</v>
       </c>
       <c r="I19" t="n">
-        <v>1203</v>
+        <v>1257</v>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>1395</v>
+        <v>1254</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Vrecl Gajšek Gizela</t>
+          <t>Hajnšek Tanja</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H20" t="n">
-        <v>414</v>
+        <v>558</v>
       </c>
       <c r="I20" t="n">
-        <v>1185</v>
+        <v>1218</v>
       </c>
       <c r="J20" t="n">
         <v>0</v>
       </c>
       <c r="K20" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>297</v>
+        <v>1577</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ognjanović Dragan</t>
+          <t>Plevnik Darko</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H21" t="n">
-        <v>-837</v>
+        <v>874</v>
       </c>
       <c r="I21" t="n">
-        <v>1283</v>
+        <v>1304</v>
       </c>
       <c r="J21" t="n">
         <v>0</v>
       </c>
       <c r="K21" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>1638</v>
+        <v>1424</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Lesjak Metlika Milena</t>
+          <t>Venta Emil</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H22" t="n">
-        <v>-449</v>
+        <v>99</v>
       </c>
       <c r="I22" t="n">
-        <v>1136</v>
+        <v>1286</v>
       </c>
       <c r="J22" t="n">
         <v>0</v>
       </c>
       <c r="K22" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>1556</v>
+        <v>1191</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Purkhard Dušan</t>
+          <t>Brcko Danijel</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H23" t="n">
-        <v>-1035</v>
+        <v>-1903</v>
       </c>
       <c r="I23" t="n">
-        <v>1115</v>
+        <v>1282</v>
       </c>
       <c r="J23" t="n">
         <v>0</v>
       </c>
       <c r="K23" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>52</v>
+        <v>1339</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Tavzes Cvetko</t>
+          <t>Tušek Lidija</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H24" t="n">
-        <v>-1260</v>
+        <v>-99</v>
       </c>
       <c r="I24" t="n">
-        <v>1003</v>
+        <v>1170</v>
       </c>
       <c r="J24" t="n">
         <v>0</v>
       </c>
       <c r="K24" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>1048</v>
+        <v>720</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Duler Toni</t>
+          <t>Lampret Franc</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>TDP</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>ŠM</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H25" t="n">
-        <v>931</v>
+        <v>-886</v>
       </c>
       <c r="I25" t="n">
-        <v>1357</v>
+        <v>1163</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>1398</v>
+        <v>1548</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Zafošnik Vladimir</t>
+          <t>Bozaj Ana</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H26" t="n">
-        <v>19</v>
+        <v>-1670</v>
       </c>
       <c r="I26" t="n">
-        <v>1249</v>
+        <v>1097</v>
       </c>
       <c r="J26" t="n">
         <v>0</v>
       </c>
       <c r="K26" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>1190</v>
+        <v>1556</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Bastašič Milan</t>
+          <t>Purkhard Dušan</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H27" t="n">
-        <v>1108</v>
+        <v>-1016</v>
       </c>
       <c r="I27" t="n">
-        <v>1371</v>
+        <v>1160</v>
       </c>
       <c r="J27" t="n">
         <v>0</v>
       </c>
       <c r="K27" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>1405</v>
+        <v>1133</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Ivekovič Slavko</t>
+          <t>Merkuš Anton</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H28" t="n">
-        <v>515</v>
+        <v>1887</v>
       </c>
       <c r="I28" t="n">
-        <v>1274</v>
+        <v>1237</v>
       </c>
       <c r="J28" t="n">
         <v>0</v>
       </c>
       <c r="K28" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Brcko Danijel</t>
+          <t>Bastašič Milan</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H29" t="n">
-        <v>-733</v>
+        <v>1533</v>
       </c>
       <c r="I29" t="n">
         <v>1330</v>
       </c>
       <c r="J29" t="n">
         <v>0</v>
       </c>
       <c r="K29" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>1180</v>
+        <v>1405</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mlinar Vlasta</t>
+          <t>Ivekovič Slavko</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H30" t="n">
-        <v>137</v>
+        <v>517</v>
       </c>
       <c r="I30" t="n">
-        <v>1211</v>
+        <v>1254</v>
       </c>
       <c r="J30" t="n">
         <v>0</v>
       </c>
       <c r="K30" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>72</v>
+        <v>2004</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Sluga Andrej</t>
+          <t>Čujež Borut</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H31" t="n">
-        <v>-6</v>
+        <v>-81</v>
       </c>
       <c r="I31" t="n">
-        <v>1255</v>
+        <v>1060</v>
       </c>
       <c r="J31" t="n">
         <v>0</v>
       </c>
       <c r="K31" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>1389</v>
+        <v>52</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Radolič Igor</t>
+          <t>Tavzes Cvetko</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H32" t="n">
-        <v>-320</v>
+        <v>-3207</v>
       </c>
       <c r="I32" t="n">
-        <v>1331</v>
+        <v>981</v>
       </c>
       <c r="J32" t="n">
         <v>0</v>
       </c>
       <c r="K32" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
-        <v>1424</v>
+        <v>129</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Venta Emil</t>
+          <t>Einspiler Vili</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H33" t="n">
-        <v>373</v>
+        <v>1423</v>
       </c>
       <c r="I33" t="n">
-        <v>1285</v>
+        <v>1231</v>
       </c>
       <c r="J33" t="n">
         <v>0</v>
       </c>
       <c r="K33" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>1339</v>
+        <v>2005</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Tušek Lidija</t>
+          <t>Polšak Nataša</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H34" t="n">
-        <v>-38</v>
+        <v>-3323</v>
       </c>
       <c r="I34" t="n">
-        <v>1201</v>
+        <v>965</v>
       </c>
       <c r="J34" t="n">
         <v>0</v>
       </c>
       <c r="K34" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>720</v>
+        <v>1638</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Lampret Franc</t>
+          <t>Lesjak Metlika Milena</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H35" t="n">
-        <v>-79</v>
+        <v>-449</v>
       </c>
       <c r="I35" t="n">
-        <v>1168</v>
+        <v>1131</v>
       </c>
       <c r="J35" t="n">
         <v>0</v>
       </c>
       <c r="K35" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>1640</v>
+        <v>308</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Loboda Borut</t>
+          <t>Vidovič Franc</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H36" t="n">
-        <v>-791</v>
+        <v>-2135</v>
       </c>
       <c r="I36" t="n">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>1548</v>
+        <v>463</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Bozaj Ana</t>
+          <t>Munda Marjan</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F37" t="n">
         <v>0</v>
       </c>
       <c r="G37" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H37" t="n">
-        <v>-1257</v>
+        <v>1310</v>
       </c>
       <c r="I37" t="n">
-        <v>1032</v>
+        <v>1312</v>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>1568</v>
+        <v>1398</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Košič Šorn Kristjana</t>
+          <t>Zafošnik Vladimir</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H38" t="n">
-        <v>-1356</v>
+        <v>19</v>
       </c>
       <c r="I38" t="n">
-        <v>1087</v>
+        <v>1176</v>
       </c>
       <c r="J38" t="n">
         <v>0</v>
       </c>
       <c r="K38" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>2005</v>
+        <v>504</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Polšak Nataša</t>
+          <t>Kodba Stanko</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H39" t="n">
-        <v>-1383</v>
+        <v>-319</v>
       </c>
       <c r="I39" t="n">
-        <v>1000</v>
+        <v>1334</v>
       </c>
       <c r="J39" t="n">
         <v>0</v>
       </c>
       <c r="K39" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>94</v>
+        <v>1180</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Vengušt Marjan</t>
+          <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H40" t="n">
-        <v>-531</v>
+        <v>137</v>
       </c>
       <c r="I40" t="n">
-        <v>1196</v>
+        <v>1211</v>
       </c>
       <c r="J40" t="n">
         <v>0</v>
       </c>
       <c r="K40" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>1336</v>
+        <v>72</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Lipnik Jožef st.</t>
+          <t>Sluga Andrej</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H41" t="n">
-        <v>-1551</v>
+        <v>-6</v>
       </c>
       <c r="I41" t="n">
-        <v>1166</v>
+        <v>1255</v>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>1133</v>
+        <v>1571</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Merkuš Anton</t>
+          <t>Grm Mira</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H42" t="n">
-        <v>1014</v>
+        <v>-545</v>
       </c>
       <c r="I42" t="n">
-        <v>1268</v>
+        <v>1135</v>
       </c>
       <c r="J42" t="n">
         <v>0</v>
       </c>
       <c r="K42" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>1583</v>
+        <v>1640</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Cencič Miran</t>
+          <t>Loboda Borut</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>0</v>
       </c>
       <c r="G43" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H43" t="n">
-        <v>-3740</v>
+        <v>-791</v>
       </c>
       <c r="I43" t="n">
-        <v>1113</v>
+        <v>1255</v>
       </c>
       <c r="J43" t="n">
         <v>0</v>
       </c>
       <c r="K43" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>463</v>
+        <v>1557</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Munda Marjan</t>
+          <t>Golob Anita</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F44" t="n">
         <v>0</v>
       </c>
       <c r="G44" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="H44" t="n">
-        <v>713</v>
+        <v>-923</v>
       </c>
       <c r="I44" t="n">
-        <v>1297</v>
+        <v>1119</v>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>1440</v>
+        <v>1568</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Cvetko Branko</t>
+          <t>Košič Šorn Kristjana</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F45" t="n">
         <v>0</v>
       </c>
       <c r="G45" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H45" t="n">
-        <v>353</v>
+        <v>-1356</v>
       </c>
       <c r="I45" t="n">
-        <v>1292</v>
+        <v>1082</v>
       </c>
       <c r="J45" t="n">
         <v>0</v>
       </c>
       <c r="K45" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>504</v>
+        <v>1644</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Kodba Stanko</t>
+          <t>Velec Jože</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H46" t="n">
-        <v>-26</v>
+        <v>696</v>
       </c>
       <c r="I46" t="n">
-        <v>1349</v>
+        <v>1304</v>
       </c>
       <c r="J46" t="n">
         <v>0</v>
       </c>
       <c r="K46" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>1633</v>
+        <v>94</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Brečko Rudi</t>
+          <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F47" t="n">
         <v>0</v>
       </c>
       <c r="G47" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H47" t="n">
-        <v>-98</v>
+        <v>-531</v>
       </c>
       <c r="I47" t="n">
-        <v>1017</v>
+        <v>1208</v>
       </c>
       <c r="J47" t="n">
         <v>0</v>
       </c>
       <c r="K47" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>205</v>
+        <v>1336</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Lotrič Stanko</t>
+          <t>Lipnik Jožef st.</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H48" t="n">
-        <v>482</v>
+        <v>-1551</v>
       </c>
       <c r="I48" t="n">
-        <v>1275</v>
+        <v>1139</v>
       </c>
       <c r="J48" t="n">
         <v>0</v>
       </c>
       <c r="K48" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>1266</v>
+        <v>1487</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Starkl Peter</t>
+          <t>Šijanec Branko</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>0</v>
       </c>
       <c r="G49" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H49" t="n">
-        <v>469</v>
+        <v>934</v>
       </c>
       <c r="I49" t="n">
-        <v>1246</v>
+        <v>1235</v>
       </c>
       <c r="J49" t="n">
         <v>0</v>
       </c>
       <c r="K49" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>5038</v>
+        <v>1626</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Golob Ivana</t>
+          <t>Cerar Janko</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>None</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F50" t="n">
         <v>0</v>
       </c>
       <c r="G50" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H50" t="n">
-        <v>209</v>
+        <v>863</v>
       </c>
       <c r="I50" t="n">
-        <v>1015</v>
+        <v>1406</v>
       </c>
       <c r="J50" t="n">
         <v>0</v>
       </c>
       <c r="K50" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>1557</v>
+        <v>1583</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Golob Anita</t>
+          <t>Cencič Miran</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H51" t="n">
-        <v>187</v>
+        <v>-3740</v>
       </c>
       <c r="I51" t="n">
-        <v>1128</v>
+        <v>1097</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>461</v>
+        <v>1637</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Ivanuša Jani</t>
+          <t>Kozoderc Dani</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>0</v>
       </c>
       <c r="G52" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H52" t="n">
-        <v>136</v>
+        <v>989</v>
       </c>
       <c r="I52" t="n">
-        <v>1267</v>
+        <v>1085</v>
       </c>
       <c r="J52" t="n">
         <v>0</v>
       </c>
       <c r="K52" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>1248</v>
+        <v>1440</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Banko Dušan</t>
+          <t>Cvetko Branko</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>0</v>
       </c>
       <c r="G53" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H53" t="n">
-        <v>-93</v>
+        <v>353</v>
       </c>
       <c r="I53" t="n">
-        <v>1312</v>
+        <v>1292</v>
       </c>
       <c r="J53" t="n">
         <v>0</v>
       </c>
       <c r="K53" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="n">
-        <v>485</v>
+        <v>1633</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Grivec Milan</t>
+          <t>Brečko Rudi</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>0</v>
       </c>
       <c r="G54" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H54" t="n">
-        <v>-435</v>
+        <v>-98</v>
       </c>
       <c r="I54" t="n">
-        <v>1247</v>
+        <v>1017</v>
       </c>
       <c r="J54" t="n">
         <v>0</v>
       </c>
       <c r="K54" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="n">
-        <v>305</v>
+        <v>205</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Jelakovič Ivan</t>
+          <t>Lotrič Stanko</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H55" t="n">
-        <v>-466</v>
+        <v>482</v>
       </c>
       <c r="I55" t="n">
-        <v>1219</v>
+        <v>1266</v>
       </c>
       <c r="J55" t="n">
         <v>0</v>
       </c>
       <c r="K55" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="n">
-        <v>1436</v>
+        <v>1266</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Pahernik Milan</t>
+          <t>Starkl Peter</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>0</v>
       </c>
       <c r="G56" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H56" t="n">
-        <v>-513</v>
+        <v>469</v>
       </c>
       <c r="I56" t="n">
-        <v>1365</v>
+        <v>1246</v>
       </c>
       <c r="J56" t="n">
         <v>0</v>
       </c>
       <c r="K56" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="n">
-        <v>1624</v>
+        <v>957</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Banko Helena</t>
+          <t>Salamon Tone</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F57" t="n">
         <v>0</v>
       </c>
       <c r="G57" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H57" t="n">
-        <v>-621</v>
+        <v>213</v>
       </c>
       <c r="I57" t="n">
-        <v>1071</v>
+        <v>1286</v>
       </c>
       <c r="J57" t="n">
         <v>0</v>
       </c>
       <c r="K57" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="n">
-        <v>68</v>
+        <v>5038</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Selič Zvone</t>
+          <t>Golob Ivana</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>None</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H58" t="n">
-        <v>-1015</v>
+        <v>209</v>
       </c>
       <c r="I58" t="n">
-        <v>1095</v>
+        <v>1015</v>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="n">
-        <v>1316</v>
+        <v>1645</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Kamenšek Ana</t>
+          <t>Mitrovič Boris</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H59" t="n">
-        <v>-440</v>
+        <v>-384</v>
       </c>
       <c r="I59" t="n">
-        <v>1213</v>
+        <v>1104</v>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="n">
-        <v>1378</v>
+        <v>509</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Praprotnik Srečko</t>
+          <t>Nemšak Leon</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>ŠM</t>
         </is>
       </c>
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H60" t="n">
-        <v>-982</v>
+        <v>319</v>
       </c>
       <c r="I60" t="n">
-        <v>1300</v>
+        <v>1240</v>
       </c>
       <c r="J60" t="n">
         <v>0</v>
       </c>
       <c r="K60" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="n">
-        <v>1571</v>
+        <v>461</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Grm Mira</t>
+          <t>Ivanuša Jani</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H61" t="n">
-        <v>-1061</v>
+        <v>136</v>
       </c>
       <c r="I61" t="n">
-        <v>1068</v>
+        <v>1267</v>
       </c>
       <c r="J61" t="n">
         <v>0</v>
       </c>
       <c r="K61" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="n">
-        <v>308</v>
+        <v>1540</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Vidovič Franc</t>
+          <t>Golob Stanko</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F62" t="n">
         <v>0</v>
       </c>
       <c r="G62" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H62" t="n">
-        <v>-1181</v>
+        <v>101</v>
       </c>
       <c r="I62" t="n">
-        <v>1264</v>
+        <v>1237</v>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="n">
+        <v>1248</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Banko Dušan</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>TRR</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>0</v>
+      </c>
+      <c r="G63" t="n">
+        <v>5</v>
+      </c>
+      <c r="H63" t="n">
+        <v>-93</v>
+      </c>
+      <c r="I63" t="n">
+        <v>1252</v>
+      </c>
+      <c r="J63" t="n">
+        <v>0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="n">
+        <v>1555</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Petrič Maksimiljan</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>PAH</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>BN</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>0</v>
+      </c>
+      <c r="G64" t="n">
+        <v>5</v>
+      </c>
+      <c r="H64" t="n">
+        <v>-291</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1130</v>
+      </c>
+      <c r="J64" t="n">
+        <v>0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="n">
+        <v>485</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Grivec Milan</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>ORM</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>5</v>
+      </c>
+      <c r="H65" t="n">
+        <v>-435</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1247</v>
+      </c>
+      <c r="J65" t="n">
+        <v>0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="n">
+        <v>305</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Jelakovič Ivan</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>VAL</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>MM</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>0</v>
+      </c>
+      <c r="G66" t="n">
+        <v>5</v>
+      </c>
+      <c r="H66" t="n">
+        <v>-466</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1219</v>
+      </c>
+      <c r="J66" t="n">
+        <v>0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="n">
+        <v>1436</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Pahernik Milan</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>DPD</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>0</v>
+      </c>
+      <c r="G67" t="n">
+        <v>5</v>
+      </c>
+      <c r="H67" t="n">
+        <v>-513</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1365</v>
+      </c>
+      <c r="J67" t="n">
+        <v>0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="n">
+        <v>1624</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Banko Helena</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>TRR</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>BN</t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>0</v>
+      </c>
+      <c r="G68" t="n">
+        <v>5</v>
+      </c>
+      <c r="H68" t="n">
+        <v>-621</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1071</v>
+      </c>
+      <c r="J68" t="n">
+        <v>0</v>
+      </c>
+      <c r="K68" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="n">
+        <v>68</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Selič Zvone</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>VAL</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>0</v>
+      </c>
+      <c r="G69" t="n">
+        <v>5</v>
+      </c>
+      <c r="H69" t="n">
+        <v>-1015</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1095</v>
+      </c>
+      <c r="J69" t="n">
+        <v>0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="n">
+        <v>1316</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Kamenšek Ana</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>TRR</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>0</v>
+      </c>
+      <c r="G70" t="n">
+        <v>4</v>
+      </c>
+      <c r="H70" t="n">
+        <v>-440</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1199</v>
+      </c>
+      <c r="J70" t="n">
+        <v>0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="n">
+        <v>366</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Lever Rolanda</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>TMB</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>0</v>
+      </c>
+      <c r="G71" t="n">
+        <v>4</v>
+      </c>
+      <c r="H71" t="n">
+        <v>-715</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1194</v>
+      </c>
+      <c r="J71" t="n">
+        <v>0</v>
+      </c>
+      <c r="K71" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="n">
+        <v>1378</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Praprotnik Srečko</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>TRR</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>0</v>
+      </c>
+      <c r="G72" t="n">
+        <v>4</v>
+      </c>
+      <c r="H72" t="n">
+        <v>-982</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1279</v>
+      </c>
+      <c r="J72" t="n">
+        <v>0</v>
+      </c>
+      <c r="K72" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="n">
+        <v>1392</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Vrečar Željko</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>TRR</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>KV1</t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>0</v>
+      </c>
+      <c r="G73" t="n">
+        <v>4</v>
+      </c>
+      <c r="H73" t="n">
+        <v>-1163</v>
+      </c>
+      <c r="I73" t="n">
+        <v>1265</v>
+      </c>
+      <c r="J73" t="n">
+        <v>0</v>
+      </c>
+      <c r="K73" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="n">
         <v>1579</v>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C74" t="inlineStr">
         <is>
           <t>Žerdoner Hermina</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D74" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E74" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
-      <c r="F63" t="n">
-[...2 lines deleted...]
-      <c r="G63" t="n">
+      <c r="F74" t="n">
+        <v>0</v>
+      </c>
+      <c r="G74" t="n">
         <v>4</v>
       </c>
-      <c r="H63" t="n">
+      <c r="H74" t="n">
         <v>-1836</v>
       </c>
-      <c r="I63" t="n">
+      <c r="I74" t="n">
         <v>995</v>
       </c>
-      <c r="J63" t="n">
-[...2 lines deleted...]
-      <c r="K63" t="n">
+      <c r="J74" t="n">
+        <v>0</v>
+      </c>
+      <c r="K74" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>