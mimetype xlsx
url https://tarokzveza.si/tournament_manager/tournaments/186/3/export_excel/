--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -1029,51 +1029,51 @@
       </c>
       <c r="F14" t="n">
         <v>4</v>
       </c>
       <c r="G14" t="n">
         <v>-764</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="n">
         <v>-51</v>
       </c>
       <c r="K14" t="n">
         <v>1193</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>4</v>
       </c>
       <c r="G15" t="n">
         <v>-1614</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>